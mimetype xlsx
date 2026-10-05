--- v0 (2026-08-20)
+++ v1 (2026-10-05)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7CCD8D32-7F5C-4204-BD6C-D9399F9DC859}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5314A16-468F-4A0E-8903-34FBFEFE1F22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Prospetto delle spese" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -643,101 +643,53 @@
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -748,50 +700,104 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Percentuale" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF5050"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
@@ -1252,52 +1258,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:FG967"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G22" sqref="G22"/>
+    <sheetView tabSelected="1" topLeftCell="D28" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J31" sqref="J31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="33" style="8" customWidth="1"/>
     <col min="3" max="3" width="38.28515625" customWidth="1"/>
     <col min="4" max="6" width="31.42578125" customWidth="1"/>
     <col min="7" max="7" width="30.42578125" customWidth="1"/>
     <col min="8" max="8" width="28.5703125" customWidth="1"/>
     <col min="9" max="9" width="42.85546875" style="22" customWidth="1"/>
     <col min="10" max="10" width="63.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="43" style="1" customWidth="1"/>
     <col min="12" max="163" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:163" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B1" s="7"/>
       <c r="I1" s="19"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="23"/>
       <c r="N1" s="23" t="s">
         <v>12</v>
@@ -1489,156 +1495,156 @@
       <c r="W5" s="32"/>
       <c r="X5" s="32"/>
       <c r="Y5" s="32"/>
       <c r="Z5" s="32"/>
       <c r="AA5" s="32"/>
       <c r="AB5" s="32"/>
       <c r="AC5" s="32"/>
       <c r="AD5" s="32"/>
       <c r="AE5" s="32"/>
       <c r="AF5" s="32"/>
       <c r="AG5" s="32"/>
       <c r="AH5" s="32"/>
       <c r="AI5" s="32"/>
       <c r="AJ5" s="32"/>
       <c r="AK5" s="32"/>
       <c r="AL5" s="32"/>
       <c r="AM5" s="32"/>
       <c r="AN5" s="32"/>
       <c r="AO5" s="32"/>
       <c r="AP5" s="32"/>
       <c r="AQ5" s="32"/>
       <c r="AR5" s="32"/>
       <c r="AS5" s="32"/>
     </row>
     <row r="6" spans="2:163" s="14" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="52" t="s">
+      <c r="B6" s="64" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="52"/>
-[...5 lines deleted...]
-      <c r="I6" s="52"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
       <c r="J6" s="33"/>
       <c r="K6" s="33"/>
       <c r="L6" s="33"/>
       <c r="M6" s="26"/>
       <c r="N6" s="26"/>
       <c r="O6" s="26"/>
       <c r="P6" s="26"/>
       <c r="Q6" s="26"/>
       <c r="R6" s="26"/>
       <c r="S6" s="26"/>
       <c r="T6" s="26"/>
       <c r="U6" s="33"/>
       <c r="V6" s="33"/>
       <c r="W6" s="33"/>
       <c r="X6" s="33"/>
       <c r="Y6" s="33"/>
       <c r="Z6" s="33"/>
       <c r="AA6" s="33"/>
       <c r="AB6" s="33"/>
       <c r="AC6" s="33"/>
       <c r="AD6" s="33"/>
       <c r="AE6" s="33"/>
       <c r="AF6" s="33"/>
       <c r="AG6" s="33"/>
       <c r="AH6" s="33"/>
       <c r="AI6" s="33"/>
       <c r="AJ6" s="33"/>
       <c r="AK6" s="33"/>
       <c r="AL6" s="33"/>
       <c r="AM6" s="33"/>
       <c r="AN6" s="33"/>
       <c r="AO6" s="33"/>
       <c r="AP6" s="33"/>
       <c r="AQ6" s="33"/>
       <c r="AR6" s="33"/>
       <c r="AS6" s="33"/>
     </row>
     <row r="7" spans="2:163" s="14" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="69" t="s">
+      <c r="B7" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="70"/>
-[...5 lines deleted...]
-      <c r="I7" s="70"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="55"/>
       <c r="J7" s="33"/>
       <c r="K7" s="33"/>
       <c r="L7" s="33"/>
       <c r="M7" s="33"/>
       <c r="N7" s="33"/>
       <c r="O7" s="33"/>
       <c r="P7" s="33"/>
       <c r="Q7" s="33"/>
       <c r="R7" s="33"/>
       <c r="S7" s="33"/>
       <c r="T7" s="33"/>
       <c r="U7" s="33"/>
       <c r="V7" s="33"/>
       <c r="W7" s="33"/>
       <c r="X7" s="33"/>
       <c r="Y7" s="33"/>
       <c r="Z7" s="33"/>
       <c r="AA7" s="33"/>
       <c r="AB7" s="33"/>
       <c r="AC7" s="33"/>
       <c r="AD7" s="33"/>
       <c r="AE7" s="33"/>
       <c r="AF7" s="33"/>
       <c r="AG7" s="33"/>
       <c r="AH7" s="33"/>
       <c r="AI7" s="33"/>
       <c r="AJ7" s="33"/>
       <c r="AK7" s="33"/>
       <c r="AL7" s="33"/>
       <c r="AM7" s="33"/>
       <c r="AN7" s="33"/>
       <c r="AO7" s="33"/>
       <c r="AP7" s="33"/>
       <c r="AQ7" s="33"/>
       <c r="AR7" s="33"/>
       <c r="AS7" s="33"/>
     </row>
     <row r="8" spans="2:163" s="14" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="67" t="s">
+      <c r="B8" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="68"/>
-[...5 lines deleted...]
-      <c r="I8" s="68"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="53"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="53"/>
+      <c r="H8" s="53"/>
+      <c r="I8" s="53"/>
       <c r="J8" s="33"/>
       <c r="K8" s="33"/>
       <c r="L8" s="33"/>
       <c r="M8" s="33"/>
       <c r="N8" s="33"/>
       <c r="O8" s="33"/>
       <c r="P8" s="33"/>
       <c r="Q8" s="33"/>
       <c r="R8" s="33"/>
       <c r="S8" s="33"/>
       <c r="T8" s="33"/>
       <c r="U8" s="33"/>
       <c r="V8" s="33"/>
       <c r="W8" s="33"/>
       <c r="X8" s="33"/>
       <c r="Y8" s="33"/>
       <c r="Z8" s="33"/>
       <c r="AA8" s="33"/>
       <c r="AB8" s="33"/>
       <c r="AC8" s="33"/>
       <c r="AD8" s="33"/>
       <c r="AE8" s="33"/>
       <c r="AF8" s="33"/>
       <c r="AG8" s="33"/>
       <c r="AH8" s="33"/>
@@ -1817,54 +1823,54 @@
       <c r="W12" s="32"/>
       <c r="X12" s="32"/>
       <c r="Y12" s="32"/>
       <c r="Z12" s="32"/>
       <c r="AA12" s="32"/>
       <c r="AB12" s="32"/>
       <c r="AC12" s="32"/>
       <c r="AD12" s="32"/>
       <c r="AE12" s="32"/>
       <c r="AF12" s="32"/>
       <c r="AG12" s="32"/>
       <c r="AH12" s="32"/>
       <c r="AI12" s="32"/>
       <c r="AJ12" s="32"/>
       <c r="AK12" s="32"/>
       <c r="AL12" s="32"/>
       <c r="AM12" s="32"/>
       <c r="AN12" s="32"/>
       <c r="AO12" s="32"/>
       <c r="AP12" s="32"/>
       <c r="AQ12" s="32"/>
       <c r="AR12" s="32"/>
       <c r="AS12" s="32"/>
     </row>
     <row r="13" spans="2:163" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="59" t="s">
+      <c r="B13" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="C13" s="60"/>
+      <c r="C13" s="72"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="19"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
       <c r="N13" s="32"/>
       <c r="O13" s="32"/>
       <c r="P13" s="32"/>
       <c r="Q13" s="32"/>
       <c r="R13" s="32"/>
       <c r="S13" s="32"/>
       <c r="T13" s="32"/>
       <c r="U13" s="32"/>
       <c r="V13" s="32"/>
       <c r="W13" s="32"/>
       <c r="X13" s="32"/>
       <c r="Y13" s="32"/>
       <c r="Z13" s="32"/>
       <c r="AA13" s="32"/>
       <c r="AB13" s="32"/>
@@ -2314,51 +2320,51 @@
       <c r="X22" s="32"/>
       <c r="Y22" s="32"/>
       <c r="Z22" s="32"/>
       <c r="AA22" s="32"/>
       <c r="AB22" s="32"/>
       <c r="AC22" s="32"/>
       <c r="AD22" s="32"/>
       <c r="AE22" s="32"/>
       <c r="AF22" s="32"/>
       <c r="AG22" s="32"/>
       <c r="AH22" s="32"/>
       <c r="AI22" s="32"/>
       <c r="AJ22" s="32"/>
       <c r="AK22" s="32"/>
       <c r="AL22" s="32"/>
       <c r="AM22" s="32"/>
       <c r="AN22" s="32"/>
       <c r="AO22" s="32"/>
       <c r="AP22" s="32"/>
       <c r="AQ22" s="32"/>
       <c r="AR22" s="32"/>
       <c r="AS22" s="32"/>
     </row>
     <row r="23" spans="1:163" s="10" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
-      <c r="B23" s="77" t="s">
+      <c r="B23" s="62" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="44"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="17"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="M23" s="34"/>
       <c r="N23" s="34"/>
       <c r="O23" s="34"/>
       <c r="P23" s="34"/>
       <c r="Q23" s="34"/>
       <c r="R23" s="34"/>
       <c r="S23" s="34"/>
       <c r="T23" s="34"/>
       <c r="U23" s="34"/>
       <c r="V23" s="34"/>
       <c r="W23" s="34"/>
       <c r="X23" s="34"/>
       <c r="Y23" s="34"/>
@@ -2481,51 +2487,51 @@
       <c r="EL23" s="9"/>
       <c r="EM23" s="9"/>
       <c r="EN23" s="9"/>
       <c r="EO23" s="9"/>
       <c r="EP23" s="9"/>
       <c r="EQ23" s="9"/>
       <c r="ER23" s="9"/>
       <c r="ES23" s="9"/>
       <c r="ET23" s="9"/>
       <c r="EU23" s="9"/>
       <c r="EV23" s="9"/>
       <c r="EW23" s="9"/>
       <c r="EX23" s="9"/>
       <c r="EY23" s="9"/>
       <c r="EZ23" s="9"/>
       <c r="FA23" s="9"/>
       <c r="FB23" s="9"/>
       <c r="FC23" s="9"/>
       <c r="FD23" s="9"/>
       <c r="FE23" s="9"/>
       <c r="FF23" s="9"/>
       <c r="FG23" s="9"/>
     </row>
     <row r="24" spans="1:163" s="10" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
-      <c r="B24" s="78"/>
+      <c r="B24" s="63"/>
       <c r="C24" s="44"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="17"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="34"/>
       <c r="O24" s="34"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
       <c r="AA24" s="34"/>
@@ -2646,52 +2652,52 @@
       <c r="EL24" s="9"/>
       <c r="EM24" s="9"/>
       <c r="EN24" s="9"/>
       <c r="EO24" s="9"/>
       <c r="EP24" s="9"/>
       <c r="EQ24" s="9"/>
       <c r="ER24" s="9"/>
       <c r="ES24" s="9"/>
       <c r="ET24" s="9"/>
       <c r="EU24" s="9"/>
       <c r="EV24" s="9"/>
       <c r="EW24" s="9"/>
       <c r="EX24" s="9"/>
       <c r="EY24" s="9"/>
       <c r="EZ24" s="9"/>
       <c r="FA24" s="9"/>
       <c r="FB24" s="9"/>
       <c r="FC24" s="9"/>
       <c r="FD24" s="9"/>
       <c r="FE24" s="9"/>
       <c r="FF24" s="9"/>
       <c r="FG24" s="9"/>
     </row>
     <row r="25" spans="1:163" s="10" customFormat="1" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
-      <c r="B25" s="78"/>
-      <c r="C25" s="47"/>
+      <c r="B25" s="63"/>
+      <c r="C25" s="45"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="18"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="34"/>
       <c r="N25" s="34"/>
       <c r="O25" s="34"/>
       <c r="P25" s="34"/>
       <c r="Q25" s="34"/>
       <c r="R25" s="34"/>
       <c r="S25" s="34"/>
       <c r="T25" s="34"/>
       <c r="U25" s="34"/>
       <c r="V25" s="34"/>
       <c r="W25" s="34"/>
       <c r="X25" s="34"/>
       <c r="Y25" s="34"/>
       <c r="Z25" s="34"/>
       <c r="AA25" s="34"/>
       <c r="AB25" s="34"/>
@@ -2811,59 +2817,59 @@
       <c r="EL25" s="9"/>
       <c r="EM25" s="9"/>
       <c r="EN25" s="9"/>
       <c r="EO25" s="9"/>
       <c r="EP25" s="9"/>
       <c r="EQ25" s="9"/>
       <c r="ER25" s="9"/>
       <c r="ES25" s="9"/>
       <c r="ET25" s="9"/>
       <c r="EU25" s="9"/>
       <c r="EV25" s="9"/>
       <c r="EW25" s="9"/>
       <c r="EX25" s="9"/>
       <c r="EY25" s="9"/>
       <c r="EZ25" s="9"/>
       <c r="FA25" s="9"/>
       <c r="FB25" s="9"/>
       <c r="FC25" s="9"/>
       <c r="FD25" s="9"/>
       <c r="FE25" s="9"/>
       <c r="FF25" s="9"/>
       <c r="FG25" s="9"/>
     </row>
     <row r="26" spans="1:163" s="6" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
-      <c r="B26" s="53" t="s">
+      <c r="B26" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="54"/>
-[...4 lines deleted...]
-      <c r="H26" s="55"/>
+      <c r="C26" s="66"/>
+      <c r="D26" s="66"/>
+      <c r="E26" s="66"/>
+      <c r="F26" s="66"/>
+      <c r="G26" s="66"/>
+      <c r="H26" s="67"/>
       <c r="I26" s="21">
         <f>SUM(I23:I25)</f>
         <v>0</v>
       </c>
       <c r="J26" s="35"/>
       <c r="K26" s="35"/>
       <c r="L26" s="35"/>
       <c r="M26" s="35"/>
       <c r="N26" s="35"/>
       <c r="O26" s="35"/>
       <c r="P26" s="35"/>
       <c r="Q26" s="35"/>
       <c r="R26" s="35"/>
       <c r="S26" s="35"/>
       <c r="T26" s="35"/>
       <c r="U26" s="35"/>
       <c r="V26" s="35"/>
       <c r="W26" s="35"/>
       <c r="X26" s="35"/>
       <c r="Y26" s="35"/>
       <c r="Z26" s="35"/>
       <c r="AA26" s="35"/>
       <c r="AB26" s="35"/>
       <c r="AC26" s="35"/>
       <c r="AD26" s="35"/>
@@ -2981,60 +2987,60 @@
       <c r="EL26" s="5"/>
       <c r="EM26" s="5"/>
       <c r="EN26" s="5"/>
       <c r="EO26" s="5"/>
       <c r="EP26" s="5"/>
       <c r="EQ26" s="5"/>
       <c r="ER26" s="5"/>
       <c r="ES26" s="5"/>
       <c r="ET26" s="5"/>
       <c r="EU26" s="5"/>
       <c r="EV26" s="5"/>
       <c r="EW26" s="5"/>
       <c r="EX26" s="5"/>
       <c r="EY26" s="5"/>
       <c r="EZ26" s="5"/>
       <c r="FA26" s="5"/>
       <c r="FB26" s="5"/>
       <c r="FC26" s="5"/>
       <c r="FD26" s="5"/>
       <c r="FE26" s="5"/>
       <c r="FF26" s="5"/>
       <c r="FG26" s="5"/>
     </row>
     <row r="27" spans="1:163" s="6" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
-      <c r="B27" s="78" t="s">
+      <c r="B27" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="C27" s="48"/>
-[...5 lines deleted...]
-      <c r="I27" s="50"/>
+      <c r="C27" s="73"/>
+      <c r="D27" s="73"/>
+      <c r="E27" s="73"/>
+      <c r="F27" s="73"/>
+      <c r="G27" s="73"/>
+      <c r="H27" s="73"/>
+      <c r="I27" s="74"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="35"/>
       <c r="N27" s="35"/>
       <c r="O27" s="35"/>
       <c r="P27" s="35"/>
       <c r="Q27" s="35"/>
       <c r="R27" s="35"/>
       <c r="S27" s="35"/>
       <c r="T27" s="35"/>
       <c r="U27" s="35"/>
       <c r="V27" s="35"/>
       <c r="W27" s="35"/>
       <c r="X27" s="35"/>
       <c r="Y27" s="35"/>
       <c r="Z27" s="35"/>
       <c r="AA27" s="35"/>
       <c r="AB27" s="35"/>
       <c r="AC27" s="35"/>
       <c r="AD27" s="35"/>
       <c r="AE27" s="35"/>
       <c r="AF27" s="35"/>
       <c r="AG27" s="35"/>
       <c r="AH27" s="35"/>
@@ -3148,58 +3154,58 @@
       <c r="EL27" s="5"/>
       <c r="EM27" s="5"/>
       <c r="EN27" s="5"/>
       <c r="EO27" s="5"/>
       <c r="EP27" s="5"/>
       <c r="EQ27" s="5"/>
       <c r="ER27" s="5"/>
       <c r="ES27" s="5"/>
       <c r="ET27" s="5"/>
       <c r="EU27" s="5"/>
       <c r="EV27" s="5"/>
       <c r="EW27" s="5"/>
       <c r="EX27" s="5"/>
       <c r="EY27" s="5"/>
       <c r="EZ27" s="5"/>
       <c r="FA27" s="5"/>
       <c r="FB27" s="5"/>
       <c r="FC27" s="5"/>
       <c r="FD27" s="5"/>
       <c r="FE27" s="5"/>
       <c r="FF27" s="5"/>
       <c r="FG27" s="5"/>
     </row>
     <row r="28" spans="1:163" s="6" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1"/>
-      <c r="B28" s="78"/>
-[...6 lines deleted...]
-      <c r="I28" s="46"/>
+      <c r="B28" s="63"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="75"/>
+      <c r="E28" s="75"/>
+      <c r="F28" s="75"/>
+      <c r="G28" s="75"/>
+      <c r="H28" s="75"/>
+      <c r="I28" s="76"/>
       <c r="J28" s="35"/>
       <c r="K28" s="35"/>
       <c r="L28" s="35"/>
       <c r="M28" s="35"/>
       <c r="N28" s="35"/>
       <c r="O28" s="35"/>
       <c r="P28" s="35"/>
       <c r="Q28" s="35"/>
       <c r="R28" s="35"/>
       <c r="S28" s="35"/>
       <c r="T28" s="35"/>
       <c r="U28" s="35"/>
       <c r="V28" s="35"/>
       <c r="W28" s="35"/>
       <c r="X28" s="35"/>
       <c r="Y28" s="35"/>
       <c r="Z28" s="35"/>
       <c r="AA28" s="35"/>
       <c r="AB28" s="35"/>
       <c r="AC28" s="35"/>
       <c r="AD28" s="35"/>
       <c r="AE28" s="35"/>
       <c r="AF28" s="35"/>
       <c r="AG28" s="35"/>
       <c r="AH28" s="35"/>
@@ -3313,58 +3319,58 @@
       <c r="EL28" s="5"/>
       <c r="EM28" s="5"/>
       <c r="EN28" s="5"/>
       <c r="EO28" s="5"/>
       <c r="EP28" s="5"/>
       <c r="EQ28" s="5"/>
       <c r="ER28" s="5"/>
       <c r="ES28" s="5"/>
       <c r="ET28" s="5"/>
       <c r="EU28" s="5"/>
       <c r="EV28" s="5"/>
       <c r="EW28" s="5"/>
       <c r="EX28" s="5"/>
       <c r="EY28" s="5"/>
       <c r="EZ28" s="5"/>
       <c r="FA28" s="5"/>
       <c r="FB28" s="5"/>
       <c r="FC28" s="5"/>
       <c r="FD28" s="5"/>
       <c r="FE28" s="5"/>
       <c r="FF28" s="5"/>
       <c r="FG28" s="5"/>
     </row>
     <row r="29" spans="1:163" s="6" customFormat="1" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="1"/>
-      <c r="B29" s="78"/>
-[...6 lines deleted...]
-      <c r="I29" s="51"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="77"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="77"/>
+      <c r="H29" s="77"/>
+      <c r="I29" s="78"/>
       <c r="J29" s="35"/>
       <c r="K29" s="35"/>
       <c r="L29" s="35"/>
       <c r="M29" s="35"/>
       <c r="N29" s="35"/>
       <c r="O29" s="35"/>
       <c r="P29" s="35"/>
       <c r="Q29" s="35"/>
       <c r="R29" s="35"/>
       <c r="S29" s="35"/>
       <c r="T29" s="35"/>
       <c r="U29" s="35"/>
       <c r="V29" s="35"/>
       <c r="W29" s="35"/>
       <c r="X29" s="35"/>
       <c r="Y29" s="35"/>
       <c r="Z29" s="35"/>
       <c r="AA29" s="35"/>
       <c r="AB29" s="35"/>
       <c r="AC29" s="35"/>
       <c r="AD29" s="35"/>
       <c r="AE29" s="35"/>
       <c r="AF29" s="35"/>
       <c r="AG29" s="35"/>
       <c r="AH29" s="35"/>
@@ -3478,59 +3484,59 @@
       <c r="EL29" s="5"/>
       <c r="EM29" s="5"/>
       <c r="EN29" s="5"/>
       <c r="EO29" s="5"/>
       <c r="EP29" s="5"/>
       <c r="EQ29" s="5"/>
       <c r="ER29" s="5"/>
       <c r="ES29" s="5"/>
       <c r="ET29" s="5"/>
       <c r="EU29" s="5"/>
       <c r="EV29" s="5"/>
       <c r="EW29" s="5"/>
       <c r="EX29" s="5"/>
       <c r="EY29" s="5"/>
       <c r="EZ29" s="5"/>
       <c r="FA29" s="5"/>
       <c r="FB29" s="5"/>
       <c r="FC29" s="5"/>
       <c r="FD29" s="5"/>
       <c r="FE29" s="5"/>
       <c r="FF29" s="5"/>
       <c r="FG29" s="5"/>
     </row>
     <row r="30" spans="1:163" s="6" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="1"/>
-      <c r="B30" s="74" t="s">
+      <c r="B30" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="75"/>
-[...4 lines deleted...]
-      <c r="H30" s="76"/>
+      <c r="C30" s="60"/>
+      <c r="D30" s="60"/>
+      <c r="E30" s="60"/>
+      <c r="F30" s="60"/>
+      <c r="G30" s="60"/>
+      <c r="H30" s="61"/>
       <c r="I30" s="42">
         <f>SUM(I27:I29)</f>
         <v>0</v>
       </c>
       <c r="J30" s="35"/>
       <c r="K30" s="35"/>
       <c r="L30" s="35"/>
       <c r="M30" s="35"/>
       <c r="N30" s="35"/>
       <c r="O30" s="35"/>
       <c r="P30" s="35"/>
       <c r="Q30" s="35"/>
       <c r="R30" s="35"/>
       <c r="S30" s="35"/>
       <c r="T30" s="35"/>
       <c r="U30" s="35"/>
       <c r="V30" s="35"/>
       <c r="W30" s="35"/>
       <c r="X30" s="35"/>
       <c r="Y30" s="35"/>
       <c r="Z30" s="35"/>
       <c r="AA30" s="35"/>
       <c r="AB30" s="35"/>
       <c r="AC30" s="35"/>
       <c r="AD30" s="35"/>
@@ -3648,60 +3654,60 @@
       <c r="EL30" s="5"/>
       <c r="EM30" s="5"/>
       <c r="EN30" s="5"/>
       <c r="EO30" s="5"/>
       <c r="EP30" s="5"/>
       <c r="EQ30" s="5"/>
       <c r="ER30" s="5"/>
       <c r="ES30" s="5"/>
       <c r="ET30" s="5"/>
       <c r="EU30" s="5"/>
       <c r="EV30" s="5"/>
       <c r="EW30" s="5"/>
       <c r="EX30" s="5"/>
       <c r="EY30" s="5"/>
       <c r="EZ30" s="5"/>
       <c r="FA30" s="5"/>
       <c r="FB30" s="5"/>
       <c r="FC30" s="5"/>
       <c r="FD30" s="5"/>
       <c r="FE30" s="5"/>
       <c r="FF30" s="5"/>
       <c r="FG30" s="5"/>
     </row>
     <row r="31" spans="1:163" s="6" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1"/>
-      <c r="B31" s="78" t="s">
+      <c r="B31" s="63" t="s">
         <v>30</v>
       </c>
-      <c r="C31" s="48"/>
-[...5 lines deleted...]
-      <c r="I31" s="50"/>
+      <c r="C31" s="73"/>
+      <c r="D31" s="73"/>
+      <c r="E31" s="73"/>
+      <c r="F31" s="73"/>
+      <c r="G31" s="73"/>
+      <c r="H31" s="73"/>
+      <c r="I31" s="74"/>
       <c r="J31" s="35"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
       <c r="M31" s="35"/>
       <c r="N31" s="35"/>
       <c r="O31" s="35"/>
       <c r="P31" s="35"/>
       <c r="Q31" s="35"/>
       <c r="R31" s="35"/>
       <c r="S31" s="35"/>
       <c r="T31" s="35"/>
       <c r="U31" s="35"/>
       <c r="V31" s="35"/>
       <c r="W31" s="35"/>
       <c r="X31" s="35"/>
       <c r="Y31" s="35"/>
       <c r="Z31" s="35"/>
       <c r="AA31" s="35"/>
       <c r="AB31" s="35"/>
       <c r="AC31" s="35"/>
       <c r="AD31" s="35"/>
       <c r="AE31" s="35"/>
       <c r="AF31" s="35"/>
       <c r="AG31" s="35"/>
       <c r="AH31" s="35"/>
@@ -3815,58 +3821,58 @@
       <c r="EL31" s="5"/>
       <c r="EM31" s="5"/>
       <c r="EN31" s="5"/>
       <c r="EO31" s="5"/>
       <c r="EP31" s="5"/>
       <c r="EQ31" s="5"/>
       <c r="ER31" s="5"/>
       <c r="ES31" s="5"/>
       <c r="ET31" s="5"/>
       <c r="EU31" s="5"/>
       <c r="EV31" s="5"/>
       <c r="EW31" s="5"/>
       <c r="EX31" s="5"/>
       <c r="EY31" s="5"/>
       <c r="EZ31" s="5"/>
       <c r="FA31" s="5"/>
       <c r="FB31" s="5"/>
       <c r="FC31" s="5"/>
       <c r="FD31" s="5"/>
       <c r="FE31" s="5"/>
       <c r="FF31" s="5"/>
       <c r="FG31" s="5"/>
     </row>
     <row r="32" spans="1:163" s="6" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1"/>
-      <c r="B32" s="78"/>
-[...6 lines deleted...]
-      <c r="I32" s="46"/>
+      <c r="B32" s="63"/>
+      <c r="C32" s="75"/>
+      <c r="D32" s="75"/>
+      <c r="E32" s="75"/>
+      <c r="F32" s="75"/>
+      <c r="G32" s="75"/>
+      <c r="H32" s="75"/>
+      <c r="I32" s="76"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
       <c r="L32" s="35"/>
       <c r="M32" s="35"/>
       <c r="N32" s="35"/>
       <c r="O32" s="35"/>
       <c r="P32" s="35"/>
       <c r="Q32" s="35"/>
       <c r="R32" s="35"/>
       <c r="S32" s="35"/>
       <c r="T32" s="35"/>
       <c r="U32" s="35"/>
       <c r="V32" s="35"/>
       <c r="W32" s="35"/>
       <c r="X32" s="35"/>
       <c r="Y32" s="35"/>
       <c r="Z32" s="35"/>
       <c r="AA32" s="35"/>
       <c r="AB32" s="35"/>
       <c r="AC32" s="35"/>
       <c r="AD32" s="35"/>
       <c r="AE32" s="35"/>
       <c r="AF32" s="35"/>
       <c r="AG32" s="35"/>
       <c r="AH32" s="35"/>
@@ -3980,58 +3986,58 @@
       <c r="EL32" s="5"/>
       <c r="EM32" s="5"/>
       <c r="EN32" s="5"/>
       <c r="EO32" s="5"/>
       <c r="EP32" s="5"/>
       <c r="EQ32" s="5"/>
       <c r="ER32" s="5"/>
       <c r="ES32" s="5"/>
       <c r="ET32" s="5"/>
       <c r="EU32" s="5"/>
       <c r="EV32" s="5"/>
       <c r="EW32" s="5"/>
       <c r="EX32" s="5"/>
       <c r="EY32" s="5"/>
       <c r="EZ32" s="5"/>
       <c r="FA32" s="5"/>
       <c r="FB32" s="5"/>
       <c r="FC32" s="5"/>
       <c r="FD32" s="5"/>
       <c r="FE32" s="5"/>
       <c r="FF32" s="5"/>
       <c r="FG32" s="5"/>
     </row>
     <row r="33" spans="1:163" s="6" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="1"/>
-      <c r="B33" s="78"/>
-[...6 lines deleted...]
-      <c r="I33" s="51"/>
+      <c r="B33" s="63"/>
+      <c r="C33" s="77"/>
+      <c r="D33" s="77"/>
+      <c r="E33" s="77"/>
+      <c r="F33" s="77"/>
+      <c r="G33" s="77"/>
+      <c r="H33" s="77"/>
+      <c r="I33" s="78"/>
       <c r="J33" s="35"/>
       <c r="K33" s="35"/>
       <c r="L33" s="35"/>
       <c r="M33" s="35"/>
       <c r="N33" s="35"/>
       <c r="O33" s="35"/>
       <c r="P33" s="35"/>
       <c r="Q33" s="35"/>
       <c r="R33" s="35"/>
       <c r="S33" s="35"/>
       <c r="T33" s="35"/>
       <c r="U33" s="35"/>
       <c r="V33" s="35"/>
       <c r="W33" s="35"/>
       <c r="X33" s="35"/>
       <c r="Y33" s="35"/>
       <c r="Z33" s="35"/>
       <c r="AA33" s="35"/>
       <c r="AB33" s="35"/>
       <c r="AC33" s="35"/>
       <c r="AD33" s="35"/>
       <c r="AE33" s="35"/>
       <c r="AF33" s="35"/>
       <c r="AG33" s="35"/>
       <c r="AH33" s="35"/>
@@ -4145,59 +4151,59 @@
       <c r="EL33" s="5"/>
       <c r="EM33" s="5"/>
       <c r="EN33" s="5"/>
       <c r="EO33" s="5"/>
       <c r="EP33" s="5"/>
       <c r="EQ33" s="5"/>
       <c r="ER33" s="5"/>
       <c r="ES33" s="5"/>
       <c r="ET33" s="5"/>
       <c r="EU33" s="5"/>
       <c r="EV33" s="5"/>
       <c r="EW33" s="5"/>
       <c r="EX33" s="5"/>
       <c r="EY33" s="5"/>
       <c r="EZ33" s="5"/>
       <c r="FA33" s="5"/>
       <c r="FB33" s="5"/>
       <c r="FC33" s="5"/>
       <c r="FD33" s="5"/>
       <c r="FE33" s="5"/>
       <c r="FF33" s="5"/>
       <c r="FG33" s="5"/>
     </row>
     <row r="34" spans="1:163" s="6" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="1"/>
-      <c r="B34" s="74" t="s">
+      <c r="B34" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="C34" s="75"/>
-[...4 lines deleted...]
-      <c r="H34" s="76"/>
+      <c r="C34" s="60"/>
+      <c r="D34" s="60"/>
+      <c r="E34" s="60"/>
+      <c r="F34" s="60"/>
+      <c r="G34" s="60"/>
+      <c r="H34" s="61"/>
       <c r="I34" s="42">
         <f>SUM(I31:I33)</f>
         <v>0</v>
       </c>
       <c r="J34" s="35"/>
       <c r="K34" s="35"/>
       <c r="L34" s="35"/>
       <c r="M34" s="35"/>
       <c r="N34" s="35"/>
       <c r="O34" s="35"/>
       <c r="P34" s="35"/>
       <c r="Q34" s="35"/>
       <c r="R34" s="35"/>
       <c r="S34" s="35"/>
       <c r="T34" s="35"/>
       <c r="U34" s="35"/>
       <c r="V34" s="35"/>
       <c r="W34" s="35"/>
       <c r="X34" s="35"/>
       <c r="Y34" s="35"/>
       <c r="Z34" s="35"/>
       <c r="AA34" s="35"/>
       <c r="AB34" s="35"/>
       <c r="AC34" s="35"/>
       <c r="AD34" s="35"/>
@@ -4315,51 +4321,51 @@
       <c r="EL34" s="5"/>
       <c r="EM34" s="5"/>
       <c r="EN34" s="5"/>
       <c r="EO34" s="5"/>
       <c r="EP34" s="5"/>
       <c r="EQ34" s="5"/>
       <c r="ER34" s="5"/>
       <c r="ES34" s="5"/>
       <c r="ET34" s="5"/>
       <c r="EU34" s="5"/>
       <c r="EV34" s="5"/>
       <c r="EW34" s="5"/>
       <c r="EX34" s="5"/>
       <c r="EY34" s="5"/>
       <c r="EZ34" s="5"/>
       <c r="FA34" s="5"/>
       <c r="FB34" s="5"/>
       <c r="FC34" s="5"/>
       <c r="FD34" s="5"/>
       <c r="FE34" s="5"/>
       <c r="FF34" s="5"/>
       <c r="FG34" s="5"/>
     </row>
     <row r="35" spans="1:163" s="6" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
-      <c r="B35" s="56" t="s">
+      <c r="B35" s="68" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="39"/>
       <c r="D35" s="40"/>
       <c r="E35" s="40"/>
       <c r="F35" s="40"/>
       <c r="G35" s="40"/>
       <c r="H35" s="40"/>
       <c r="I35" s="41"/>
       <c r="J35" s="35"/>
       <c r="K35" s="35"/>
       <c r="L35" s="35"/>
       <c r="M35" s="35"/>
       <c r="N35" s="35"/>
       <c r="O35" s="35"/>
       <c r="P35" s="35"/>
       <c r="Q35" s="35"/>
       <c r="R35" s="35"/>
       <c r="S35" s="35"/>
       <c r="T35" s="35"/>
       <c r="U35" s="35"/>
       <c r="V35" s="35"/>
       <c r="W35" s="35"/>
       <c r="X35" s="35"/>
       <c r="Y35" s="35"/>
@@ -4482,51 +4488,51 @@
       <c r="EL35" s="5"/>
       <c r="EM35" s="5"/>
       <c r="EN35" s="5"/>
       <c r="EO35" s="5"/>
       <c r="EP35" s="5"/>
       <c r="EQ35" s="5"/>
       <c r="ER35" s="5"/>
       <c r="ES35" s="5"/>
       <c r="ET35" s="5"/>
       <c r="EU35" s="5"/>
       <c r="EV35" s="5"/>
       <c r="EW35" s="5"/>
       <c r="EX35" s="5"/>
       <c r="EY35" s="5"/>
       <c r="EZ35" s="5"/>
       <c r="FA35" s="5"/>
       <c r="FB35" s="5"/>
       <c r="FC35" s="5"/>
       <c r="FD35" s="5"/>
       <c r="FE35" s="5"/>
       <c r="FF35" s="5"/>
       <c r="FG35" s="5"/>
     </row>
     <row r="36" spans="1:163" s="6" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
-      <c r="B36" s="56"/>
+      <c r="B36" s="68"/>
       <c r="C36" s="16"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
       <c r="I36" s="17"/>
       <c r="J36" s="35"/>
       <c r="K36" s="35"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
       <c r="N36" s="35"/>
       <c r="O36" s="35"/>
       <c r="P36" s="35"/>
       <c r="Q36" s="35"/>
       <c r="R36" s="35"/>
       <c r="S36" s="35"/>
       <c r="T36" s="35"/>
       <c r="U36" s="35"/>
       <c r="V36" s="35"/>
       <c r="W36" s="35"/>
       <c r="X36" s="35"/>
       <c r="Y36" s="35"/>
       <c r="Z36" s="35"/>
       <c r="AA36" s="35"/>
@@ -4647,51 +4653,51 @@
       <c r="EL36" s="5"/>
       <c r="EM36" s="5"/>
       <c r="EN36" s="5"/>
       <c r="EO36" s="5"/>
       <c r="EP36" s="5"/>
       <c r="EQ36" s="5"/>
       <c r="ER36" s="5"/>
       <c r="ES36" s="5"/>
       <c r="ET36" s="5"/>
       <c r="EU36" s="5"/>
       <c r="EV36" s="5"/>
       <c r="EW36" s="5"/>
       <c r="EX36" s="5"/>
       <c r="EY36" s="5"/>
       <c r="EZ36" s="5"/>
       <c r="FA36" s="5"/>
       <c r="FB36" s="5"/>
       <c r="FC36" s="5"/>
       <c r="FD36" s="5"/>
       <c r="FE36" s="5"/>
       <c r="FF36" s="5"/>
       <c r="FG36" s="5"/>
     </row>
     <row r="37" spans="1:163" s="6" customFormat="1" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="1"/>
-      <c r="B37" s="57"/>
+      <c r="B37" s="69"/>
       <c r="C37" s="16"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="18"/>
       <c r="J37" s="35"/>
       <c r="K37" s="35"/>
       <c r="L37" s="35"/>
       <c r="M37" s="35"/>
       <c r="N37" s="35"/>
       <c r="O37" s="35"/>
       <c r="P37" s="35"/>
       <c r="Q37" s="35"/>
       <c r="R37" s="35"/>
       <c r="S37" s="35"/>
       <c r="T37" s="35"/>
       <c r="U37" s="35"/>
       <c r="V37" s="35"/>
       <c r="W37" s="35"/>
       <c r="X37" s="35"/>
       <c r="Y37" s="35"/>
       <c r="Z37" s="35"/>
       <c r="AA37" s="35"/>
@@ -4812,59 +4818,59 @@
       <c r="EL37" s="5"/>
       <c r="EM37" s="5"/>
       <c r="EN37" s="5"/>
       <c r="EO37" s="5"/>
       <c r="EP37" s="5"/>
       <c r="EQ37" s="5"/>
       <c r="ER37" s="5"/>
       <c r="ES37" s="5"/>
       <c r="ET37" s="5"/>
       <c r="EU37" s="5"/>
       <c r="EV37" s="5"/>
       <c r="EW37" s="5"/>
       <c r="EX37" s="5"/>
       <c r="EY37" s="5"/>
       <c r="EZ37" s="5"/>
       <c r="FA37" s="5"/>
       <c r="FB37" s="5"/>
       <c r="FC37" s="5"/>
       <c r="FD37" s="5"/>
       <c r="FE37" s="5"/>
       <c r="FF37" s="5"/>
       <c r="FG37" s="5"/>
     </row>
     <row r="38" spans="1:163" s="6" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="1"/>
-      <c r="B38" s="53" t="s">
+      <c r="B38" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="C38" s="54"/>
-[...4 lines deleted...]
-      <c r="H38" s="55"/>
+      <c r="C38" s="66"/>
+      <c r="D38" s="66"/>
+      <c r="E38" s="66"/>
+      <c r="F38" s="66"/>
+      <c r="G38" s="66"/>
+      <c r="H38" s="67"/>
       <c r="I38" s="21">
         <f>SUM(I35:I37)</f>
         <v>0</v>
       </c>
       <c r="J38" s="35"/>
       <c r="K38" s="35"/>
       <c r="L38" s="35"/>
       <c r="M38" s="35"/>
       <c r="N38" s="35"/>
       <c r="O38" s="35"/>
       <c r="P38" s="35"/>
       <c r="Q38" s="35"/>
       <c r="R38" s="35"/>
       <c r="S38" s="35"/>
       <c r="T38" s="35"/>
       <c r="U38" s="35"/>
       <c r="V38" s="35"/>
       <c r="W38" s="35"/>
       <c r="X38" s="35"/>
       <c r="Y38" s="35"/>
       <c r="Z38" s="35"/>
       <c r="AA38" s="35"/>
       <c r="AB38" s="35"/>
       <c r="AC38" s="35"/>
       <c r="AD38" s="35"/>
@@ -4982,51 +4988,51 @@
       <c r="EL38" s="5"/>
       <c r="EM38" s="5"/>
       <c r="EN38" s="5"/>
       <c r="EO38" s="5"/>
       <c r="EP38" s="5"/>
       <c r="EQ38" s="5"/>
       <c r="ER38" s="5"/>
       <c r="ES38" s="5"/>
       <c r="ET38" s="5"/>
       <c r="EU38" s="5"/>
       <c r="EV38" s="5"/>
       <c r="EW38" s="5"/>
       <c r="EX38" s="5"/>
       <c r="EY38" s="5"/>
       <c r="EZ38" s="5"/>
       <c r="FA38" s="5"/>
       <c r="FB38" s="5"/>
       <c r="FC38" s="5"/>
       <c r="FD38" s="5"/>
       <c r="FE38" s="5"/>
       <c r="FF38" s="5"/>
       <c r="FG38" s="5"/>
     </row>
     <row r="39" spans="1:163" s="6" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
-      <c r="B39" s="58" t="s">
+      <c r="B39" s="70" t="s">
         <v>35</v>
       </c>
       <c r="C39" s="16"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="17"/>
       <c r="J39" s="35"/>
       <c r="K39" s="35"/>
       <c r="L39" s="35"/>
       <c r="M39" s="35"/>
       <c r="N39" s="35"/>
       <c r="O39" s="35"/>
       <c r="P39" s="35"/>
       <c r="Q39" s="35"/>
       <c r="R39" s="35"/>
       <c r="S39" s="35"/>
       <c r="T39" s="35"/>
       <c r="U39" s="35"/>
       <c r="V39" s="35"/>
       <c r="W39" s="35"/>
       <c r="X39" s="35"/>
       <c r="Y39" s="35"/>
@@ -5149,51 +5155,51 @@
       <c r="EL39" s="5"/>
       <c r="EM39" s="5"/>
       <c r="EN39" s="5"/>
       <c r="EO39" s="5"/>
       <c r="EP39" s="5"/>
       <c r="EQ39" s="5"/>
       <c r="ER39" s="5"/>
       <c r="ES39" s="5"/>
       <c r="ET39" s="5"/>
       <c r="EU39" s="5"/>
       <c r="EV39" s="5"/>
       <c r="EW39" s="5"/>
       <c r="EX39" s="5"/>
       <c r="EY39" s="5"/>
       <c r="EZ39" s="5"/>
       <c r="FA39" s="5"/>
       <c r="FB39" s="5"/>
       <c r="FC39" s="5"/>
       <c r="FD39" s="5"/>
       <c r="FE39" s="5"/>
       <c r="FF39" s="5"/>
       <c r="FG39" s="5"/>
     </row>
     <row r="40" spans="1:163" s="6" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="1"/>
-      <c r="B40" s="56"/>
+      <c r="B40" s="68"/>
       <c r="C40" s="16"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="17"/>
       <c r="J40" s="35"/>
       <c r="K40" s="35"/>
       <c r="L40" s="35"/>
       <c r="M40" s="35"/>
       <c r="N40" s="35"/>
       <c r="O40" s="35"/>
       <c r="P40" s="35"/>
       <c r="Q40" s="35"/>
       <c r="R40" s="35"/>
       <c r="S40" s="35"/>
       <c r="T40" s="35"/>
       <c r="U40" s="35"/>
       <c r="V40" s="35"/>
       <c r="W40" s="35"/>
       <c r="X40" s="35"/>
       <c r="Y40" s="35"/>
       <c r="Z40" s="35"/>
       <c r="AA40" s="35"/>
@@ -5314,51 +5320,51 @@
       <c r="EL40" s="5"/>
       <c r="EM40" s="5"/>
       <c r="EN40" s="5"/>
       <c r="EO40" s="5"/>
       <c r="EP40" s="5"/>
       <c r="EQ40" s="5"/>
       <c r="ER40" s="5"/>
       <c r="ES40" s="5"/>
       <c r="ET40" s="5"/>
       <c r="EU40" s="5"/>
       <c r="EV40" s="5"/>
       <c r="EW40" s="5"/>
       <c r="EX40" s="5"/>
       <c r="EY40" s="5"/>
       <c r="EZ40" s="5"/>
       <c r="FA40" s="5"/>
       <c r="FB40" s="5"/>
       <c r="FC40" s="5"/>
       <c r="FD40" s="5"/>
       <c r="FE40" s="5"/>
       <c r="FF40" s="5"/>
       <c r="FG40" s="5"/>
     </row>
     <row r="41" spans="1:163" s="6" customFormat="1" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="1"/>
-      <c r="B41" s="57"/>
+      <c r="B41" s="69"/>
       <c r="C41" s="16"/>
       <c r="D41" s="12"/>
       <c r="E41" s="12"/>
       <c r="F41" s="12"/>
       <c r="G41" s="12"/>
       <c r="H41" s="12"/>
       <c r="I41" s="18"/>
       <c r="J41" s="35"/>
       <c r="K41" s="35"/>
       <c r="L41" s="35"/>
       <c r="M41" s="35"/>
       <c r="N41" s="35"/>
       <c r="O41" s="35"/>
       <c r="P41" s="35"/>
       <c r="Q41" s="35"/>
       <c r="R41" s="35"/>
       <c r="S41" s="35"/>
       <c r="T41" s="35"/>
       <c r="U41" s="35"/>
       <c r="V41" s="35"/>
       <c r="W41" s="35"/>
       <c r="X41" s="35"/>
       <c r="Y41" s="35"/>
       <c r="Z41" s="35"/>
       <c r="AA41" s="35"/>
@@ -5479,59 +5485,59 @@
       <c r="EL41" s="5"/>
       <c r="EM41" s="5"/>
       <c r="EN41" s="5"/>
       <c r="EO41" s="5"/>
       <c r="EP41" s="5"/>
       <c r="EQ41" s="5"/>
       <c r="ER41" s="5"/>
       <c r="ES41" s="5"/>
       <c r="ET41" s="5"/>
       <c r="EU41" s="5"/>
       <c r="EV41" s="5"/>
       <c r="EW41" s="5"/>
       <c r="EX41" s="5"/>
       <c r="EY41" s="5"/>
       <c r="EZ41" s="5"/>
       <c r="FA41" s="5"/>
       <c r="FB41" s="5"/>
       <c r="FC41" s="5"/>
       <c r="FD41" s="5"/>
       <c r="FE41" s="5"/>
       <c r="FF41" s="5"/>
       <c r="FG41" s="5"/>
     </row>
     <row r="42" spans="1:163" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="1"/>
-      <c r="B42" s="53" t="s">
+      <c r="B42" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="C42" s="54"/>
-[...4 lines deleted...]
-      <c r="H42" s="55"/>
+      <c r="C42" s="66"/>
+      <c r="D42" s="66"/>
+      <c r="E42" s="66"/>
+      <c r="F42" s="66"/>
+      <c r="G42" s="66"/>
+      <c r="H42" s="67"/>
       <c r="I42" s="21">
         <f>SUM(I39:I41)</f>
         <v>0</v>
       </c>
       <c r="J42" s="35"/>
       <c r="K42" s="35"/>
       <c r="L42" s="35"/>
       <c r="M42" s="35"/>
       <c r="N42" s="35"/>
       <c r="O42" s="35"/>
       <c r="P42" s="35"/>
       <c r="Q42" s="35"/>
       <c r="R42" s="35"/>
       <c r="S42" s="35"/>
       <c r="T42" s="35"/>
       <c r="U42" s="35"/>
       <c r="V42" s="35"/>
       <c r="W42" s="35"/>
       <c r="X42" s="35"/>
       <c r="Y42" s="35"/>
       <c r="Z42" s="35"/>
       <c r="AA42" s="35"/>
       <c r="AB42" s="35"/>
       <c r="AC42" s="35"/>
       <c r="AD42" s="35"/>
@@ -5649,59 +5655,59 @@
       <c r="EL42" s="5"/>
       <c r="EM42" s="5"/>
       <c r="EN42" s="5"/>
       <c r="EO42" s="5"/>
       <c r="EP42" s="5"/>
       <c r="EQ42" s="5"/>
       <c r="ER42" s="5"/>
       <c r="ES42" s="5"/>
       <c r="ET42" s="5"/>
       <c r="EU42" s="5"/>
       <c r="EV42" s="5"/>
       <c r="EW42" s="5"/>
       <c r="EX42" s="5"/>
       <c r="EY42" s="5"/>
       <c r="EZ42" s="5"/>
       <c r="FA42" s="5"/>
       <c r="FB42" s="5"/>
       <c r="FC42" s="5"/>
       <c r="FD42" s="5"/>
       <c r="FE42" s="5"/>
       <c r="FF42" s="5"/>
       <c r="FG42" s="5"/>
     </row>
     <row r="43" spans="1:163" s="6" customFormat="1" ht="96.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="1"/>
-      <c r="B43" s="71" t="s">
+      <c r="B43" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="C43" s="72"/>
-[...4 lines deleted...]
-      <c r="H43" s="73"/>
+      <c r="C43" s="57"/>
+      <c r="D43" s="57"/>
+      <c r="E43" s="57"/>
+      <c r="F43" s="57"/>
+      <c r="G43" s="57"/>
+      <c r="H43" s="58"/>
       <c r="I43" s="38" t="str">
         <f>IF(I38&lt;=30%*SUM(I26,I30,I34,I38,I42),IF(SUM(I26,I30,I34,I38,I42)&lt;2000,"ATTENZIONE:PROSPETTO SPESE NON AMMISSIBILE",SUM(I26,I30,I34,I38,I42)),"ATTENZIONE VINCOLO DEL 30%:NON RISPETTATO")</f>
         <v>ATTENZIONE:PROSPETTO SPESE NON AMMISSIBILE</v>
       </c>
       <c r="J43" s="35"/>
       <c r="K43" s="35"/>
       <c r="L43" s="35"/>
       <c r="M43" s="35"/>
       <c r="N43" s="35"/>
       <c r="O43" s="35"/>
       <c r="P43" s="35"/>
       <c r="Q43" s="35"/>
       <c r="R43" s="35"/>
       <c r="S43" s="35"/>
       <c r="T43" s="35"/>
       <c r="U43" s="35"/>
       <c r="V43" s="35"/>
       <c r="W43" s="35"/>
       <c r="X43" s="35"/>
       <c r="Y43" s="35"/>
       <c r="Z43" s="35"/>
       <c r="AA43" s="35"/>
       <c r="AB43" s="35"/>
       <c r="AC43" s="35"/>
       <c r="AD43" s="35"/>
@@ -5819,59 +5825,59 @@
       <c r="EL43" s="5"/>
       <c r="EM43" s="5"/>
       <c r="EN43" s="5"/>
       <c r="EO43" s="5"/>
       <c r="EP43" s="5"/>
       <c r="EQ43" s="5"/>
       <c r="ER43" s="5"/>
       <c r="ES43" s="5"/>
       <c r="ET43" s="5"/>
       <c r="EU43" s="5"/>
       <c r="EV43" s="5"/>
       <c r="EW43" s="5"/>
       <c r="EX43" s="5"/>
       <c r="EY43" s="5"/>
       <c r="EZ43" s="5"/>
       <c r="FA43" s="5"/>
       <c r="FB43" s="5"/>
       <c r="FC43" s="5"/>
       <c r="FD43" s="5"/>
       <c r="FE43" s="5"/>
       <c r="FF43" s="5"/>
       <c r="FG43" s="5"/>
     </row>
     <row r="44" spans="1:163" s="6" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="1"/>
-      <c r="B44" s="61" t="s">
+      <c r="B44" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="C44" s="62"/>
-[...4 lines deleted...]
-      <c r="H44" s="63"/>
+      <c r="C44" s="47"/>
+      <c r="D44" s="47"/>
+      <c r="E44" s="47"/>
+      <c r="F44" s="47"/>
+      <c r="G44" s="47"/>
+      <c r="H44" s="48"/>
       <c r="I44" s="24">
         <v>0.5</v>
       </c>
       <c r="J44" s="36"/>
       <c r="K44" s="35"/>
       <c r="L44" s="35"/>
       <c r="M44" s="35"/>
       <c r="N44" s="35"/>
       <c r="O44" s="35"/>
       <c r="P44" s="35"/>
       <c r="Q44" s="35"/>
       <c r="R44" s="35"/>
       <c r="S44" s="35"/>
       <c r="T44" s="35"/>
       <c r="U44" s="35"/>
       <c r="V44" s="35"/>
       <c r="W44" s="35"/>
       <c r="X44" s="35"/>
       <c r="Y44" s="35"/>
       <c r="Z44" s="35"/>
       <c r="AA44" s="35"/>
       <c r="AB44" s="35"/>
       <c r="AC44" s="35"/>
       <c r="AD44" s="35"/>
       <c r="AE44" s="35"/>
@@ -5988,59 +5994,59 @@
       <c r="EL44" s="5"/>
       <c r="EM44" s="5"/>
       <c r="EN44" s="5"/>
       <c r="EO44" s="5"/>
       <c r="EP44" s="5"/>
       <c r="EQ44" s="5"/>
       <c r="ER44" s="5"/>
       <c r="ES44" s="5"/>
       <c r="ET44" s="5"/>
       <c r="EU44" s="5"/>
       <c r="EV44" s="5"/>
       <c r="EW44" s="5"/>
       <c r="EX44" s="5"/>
       <c r="EY44" s="5"/>
       <c r="EZ44" s="5"/>
       <c r="FA44" s="5"/>
       <c r="FB44" s="5"/>
       <c r="FC44" s="5"/>
       <c r="FD44" s="5"/>
       <c r="FE44" s="5"/>
       <c r="FF44" s="5"/>
       <c r="FG44" s="5"/>
     </row>
     <row r="45" spans="1:163" s="6" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="1"/>
-      <c r="B45" s="61" t="s">
+      <c r="B45" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="C45" s="62"/>
-[...4 lines deleted...]
-      <c r="H45" s="63"/>
+      <c r="C45" s="47"/>
+      <c r="D45" s="47"/>
+      <c r="E45" s="47"/>
+      <c r="F45" s="47"/>
+      <c r="G45" s="47"/>
+      <c r="H45" s="48"/>
       <c r="I45" s="25">
         <f>IF(ISTEXT(I43),0,IF(I43&gt;=8000,4000,I43*0.5))</f>
         <v>0</v>
       </c>
       <c r="J45" s="35"/>
       <c r="K45" s="35"/>
       <c r="L45" s="35"/>
       <c r="M45" s="35"/>
       <c r="N45" s="35"/>
       <c r="O45" s="35"/>
       <c r="P45" s="35"/>
       <c r="Q45" s="35"/>
       <c r="R45" s="35"/>
       <c r="S45" s="35"/>
       <c r="T45" s="35"/>
       <c r="U45" s="35"/>
       <c r="V45" s="35"/>
       <c r="W45" s="35"/>
       <c r="X45" s="35"/>
       <c r="Y45" s="35"/>
       <c r="Z45" s="35"/>
       <c r="AA45" s="35"/>
       <c r="AB45" s="35"/>
       <c r="AC45" s="35"/>
       <c r="AD45" s="35"/>
@@ -6157,214 +6163,214 @@
       <c r="EK45" s="5"/>
       <c r="EL45" s="5"/>
       <c r="EM45" s="5"/>
       <c r="EN45" s="5"/>
       <c r="EO45" s="5"/>
       <c r="EP45" s="5"/>
       <c r="EQ45" s="5"/>
       <c r="ER45" s="5"/>
       <c r="ES45" s="5"/>
       <c r="ET45" s="5"/>
       <c r="EU45" s="5"/>
       <c r="EV45" s="5"/>
       <c r="EW45" s="5"/>
       <c r="EX45" s="5"/>
       <c r="EY45" s="5"/>
       <c r="EZ45" s="5"/>
       <c r="FA45" s="5"/>
       <c r="FB45" s="5"/>
       <c r="FC45" s="5"/>
       <c r="FD45" s="5"/>
       <c r="FE45" s="5"/>
       <c r="FF45" s="5"/>
       <c r="FG45" s="5"/>
     </row>
     <row r="46" spans="1:163" s="1" customFormat="1" ht="72.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="64" t="s">
+      <c r="B46" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="C46" s="65"/>
-[...4 lines deleted...]
-      <c r="H46" s="66"/>
+      <c r="C46" s="50"/>
+      <c r="D46" s="50"/>
+      <c r="E46" s="50"/>
+      <c r="F46" s="50"/>
+      <c r="G46" s="50"/>
+      <c r="H46" s="51"/>
       <c r="I46" s="28" t="s">
         <v>12</v>
       </c>
       <c r="J46" s="37" t="s">
         <v>38</v>
       </c>
       <c r="K46" s="32"/>
       <c r="L46" s="32"/>
       <c r="M46" s="32"/>
       <c r="N46" s="32"/>
       <c r="O46" s="32"/>
       <c r="P46" s="32"/>
       <c r="Q46" s="32"/>
       <c r="R46" s="32"/>
       <c r="S46" s="32"/>
       <c r="T46" s="32"/>
       <c r="U46" s="32"/>
       <c r="V46" s="32"/>
       <c r="W46" s="32"/>
       <c r="X46" s="32"/>
       <c r="Y46" s="32"/>
       <c r="Z46" s="32"/>
       <c r="AA46" s="32"/>
       <c r="AB46" s="32"/>
       <c r="AC46" s="32"/>
       <c r="AD46" s="32"/>
       <c r="AE46" s="32"/>
       <c r="AF46" s="32"/>
       <c r="AG46" s="32"/>
       <c r="AH46" s="32"/>
       <c r="AI46" s="32"/>
       <c r="AJ46" s="32"/>
       <c r="AK46" s="32"/>
       <c r="AL46" s="32"/>
       <c r="AM46" s="32"/>
       <c r="AN46" s="32"/>
       <c r="AO46" s="32"/>
       <c r="AP46" s="32"/>
       <c r="AQ46" s="32"/>
       <c r="AR46" s="32"/>
       <c r="AS46" s="32"/>
     </row>
     <row r="47" spans="1:163" s="1" customFormat="1" ht="64.900000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="61" t="s">
+      <c r="B47" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="C47" s="62"/>
-[...4 lines deleted...]
-      <c r="H47" s="63"/>
+      <c r="C47" s="47"/>
+      <c r="D47" s="47"/>
+      <c r="E47" s="47"/>
+      <c r="F47" s="47"/>
+      <c r="G47" s="47"/>
+      <c r="H47" s="48"/>
       <c r="I47" s="28" t="s">
         <v>12</v>
       </c>
       <c r="J47" s="37" t="s">
         <v>39</v>
       </c>
       <c r="K47" s="32"/>
       <c r="L47" s="32"/>
       <c r="M47" s="32"/>
       <c r="N47" s="32"/>
       <c r="O47" s="32"/>
       <c r="P47" s="32"/>
       <c r="Q47" s="32"/>
       <c r="R47" s="32"/>
       <c r="S47" s="32"/>
       <c r="T47" s="32"/>
       <c r="U47" s="32"/>
       <c r="V47" s="32"/>
       <c r="W47" s="32"/>
       <c r="X47" s="32"/>
       <c r="Y47" s="32"/>
       <c r="Z47" s="32"/>
       <c r="AA47" s="32"/>
       <c r="AB47" s="32"/>
       <c r="AC47" s="32"/>
       <c r="AD47" s="32"/>
       <c r="AE47" s="32"/>
       <c r="AF47" s="32"/>
       <c r="AG47" s="32"/>
       <c r="AH47" s="32"/>
       <c r="AI47" s="32"/>
       <c r="AJ47" s="32"/>
       <c r="AK47" s="32"/>
       <c r="AL47" s="32"/>
       <c r="AM47" s="32"/>
       <c r="AN47" s="32"/>
       <c r="AO47" s="32"/>
       <c r="AP47" s="32"/>
       <c r="AQ47" s="32"/>
       <c r="AR47" s="32"/>
       <c r="AS47" s="32"/>
     </row>
     <row r="48" spans="1:163" s="1" customFormat="1" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="61" t="s">
+      <c r="B48" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="C48" s="62"/>
-[...4 lines deleted...]
-      <c r="H48" s="63"/>
+      <c r="C48" s="47"/>
+      <c r="D48" s="47"/>
+      <c r="E48" s="47"/>
+      <c r="F48" s="47"/>
+      <c r="G48" s="47"/>
+      <c r="H48" s="48"/>
       <c r="I48" s="27">
         <f>IF(I46="si",100,0)+IF(I47="si",100,0)</f>
         <v>0</v>
       </c>
       <c r="J48" s="32"/>
       <c r="K48" s="32"/>
       <c r="L48" s="32"/>
       <c r="M48" s="32"/>
       <c r="N48" s="32"/>
       <c r="O48" s="32"/>
       <c r="P48" s="32"/>
       <c r="Q48" s="32"/>
       <c r="R48" s="32"/>
       <c r="S48" s="32"/>
       <c r="T48" s="32"/>
       <c r="U48" s="32"/>
       <c r="V48" s="32"/>
       <c r="W48" s="32"/>
       <c r="X48" s="32"/>
       <c r="Y48" s="32"/>
       <c r="Z48" s="32"/>
       <c r="AA48" s="32"/>
       <c r="AB48" s="32"/>
       <c r="AC48" s="32"/>
       <c r="AD48" s="32"/>
       <c r="AE48" s="32"/>
       <c r="AF48" s="32"/>
       <c r="AG48" s="32"/>
       <c r="AH48" s="32"/>
       <c r="AI48" s="32"/>
       <c r="AJ48" s="32"/>
       <c r="AK48" s="32"/>
       <c r="AL48" s="32"/>
       <c r="AM48" s="32"/>
       <c r="AN48" s="32"/>
       <c r="AO48" s="32"/>
       <c r="AP48" s="32"/>
       <c r="AQ48" s="32"/>
       <c r="AR48" s="32"/>
       <c r="AS48" s="32"/>
     </row>
     <row r="49" spans="2:45" s="1" customFormat="1" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="61" t="s">
+      <c r="B49" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="C49" s="62"/>
-[...4 lines deleted...]
-      <c r="H49" s="62"/>
+      <c r="C49" s="47"/>
+      <c r="D49" s="47"/>
+      <c r="E49" s="47"/>
+      <c r="F49" s="47"/>
+      <c r="G49" s="47"/>
+      <c r="H49" s="47"/>
       <c r="I49" s="29">
         <f>IF(I45&gt;0,I45+I48,0)</f>
         <v>0</v>
       </c>
       <c r="J49" s="37" t="s">
         <v>37</v>
       </c>
       <c r="K49" s="32"/>
       <c r="L49" s="32"/>
       <c r="M49" s="32"/>
       <c r="N49" s="32"/>
       <c r="O49" s="32"/>
       <c r="P49" s="32"/>
       <c r="Q49" s="32"/>
       <c r="R49" s="32"/>
       <c r="S49" s="32"/>
       <c r="T49" s="32"/>
       <c r="U49" s="32"/>
       <c r="V49" s="32"/>
       <c r="W49" s="32"/>
       <c r="X49" s="32"/>
       <c r="Y49" s="32"/>
       <c r="Z49" s="32"/>
       <c r="AA49" s="32"/>
       <c r="AB49" s="32"/>
@@ -14825,73 +14831,73 @@
     <row r="962" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B962" s="7"/>
       <c r="I962" s="19"/>
     </row>
     <row r="963" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B963" s="7"/>
       <c r="I963" s="19"/>
     </row>
     <row r="964" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B964" s="7"/>
       <c r="I964" s="19"/>
     </row>
     <row r="965" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B965" s="7"/>
       <c r="I965" s="19"/>
     </row>
     <row r="966" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B966" s="7"/>
       <c r="I966" s="19"/>
     </row>
     <row r="967" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B967" s="7"/>
       <c r="I967" s="19"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="dBfguX1ADeyhYlLLNodBh9A2TX2PTwBpfKpF/66SPhD9qdTmgF+LN4gpwdQXm5mh23G6ey/iQOl7fNgjMdamdA==" saltValue="WLjfw4DxOusKdTsPPbq/Fg==" spinCount="100000" sheet="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="A3OjMVfFqlV9fwDfSqpEiZNIJ5S9oP10C5fBTKmERoypjXJCaCprOpcRspPn0lftXCpepW5NrEB7axwGzElbWg==" saltValue="xWo9R1vN7Klp5JvMY15+Fw==" spinCount="100000" sheet="1" insertRows="0"/>
   <mergeCells count="21">
+    <mergeCell ref="B6:I6"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="B38:H38"/>
+    <mergeCell ref="B42:H42"/>
+    <mergeCell ref="B35:B37"/>
+    <mergeCell ref="B39:B41"/>
+    <mergeCell ref="B13:C13"/>
     <mergeCell ref="B44:H44"/>
     <mergeCell ref="B46:H46"/>
     <mergeCell ref="B49:H49"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="B7:I7"/>
     <mergeCell ref="B47:H47"/>
     <mergeCell ref="B48:H48"/>
     <mergeCell ref="B45:H45"/>
     <mergeCell ref="B43:H43"/>
     <mergeCell ref="B34:H34"/>
     <mergeCell ref="B30:H30"/>
     <mergeCell ref="B23:B25"/>
     <mergeCell ref="B27:B29"/>
     <mergeCell ref="B31:B33"/>
-    <mergeCell ref="B6:I6"/>
-[...5 lines deleted...]
-    <mergeCell ref="B13:C13"/>
   </mergeCells>
   <conditionalFormatting sqref="I1:I5 I9:I13 G14:G17 I18:I21 I23:I26 I35:I1048576">
     <cfRule type="containsText" dxfId="1" priority="13" operator="containsText" text="minimo">
       <formula>NOT(ISERROR(SEARCH("minimo",G1)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I43">
     <cfRule type="containsText" dxfId="0" priority="1" operator="containsText" text="Attenzione">
       <formula>NOT(ISERROR(SEARCH("Attenzione",I43)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I46" xr:uid="{0CAA90D5-34F7-48FC-80A5-261A9A140961}">
       <formula1>$N$1:$N$5</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I47" xr:uid="{392D79F7-15C1-4FD1-B784-D9F630CD73E1}">
       <formula1>$O$1:$O$3</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D39:D41" xr:uid="{29223704-9FA5-4EAD-84D4-58B84BC88C78}">
       <formula1>"Fattura, Cedolino, Ricevuta,Altro"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D24:D25 D23 D27:D29 D31:D33" xr:uid="{A638837F-1908-442D-872F-B863B52F83F9}">
       <formula1>"Fattura, Cedolino, Ricevuta, Altro"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D35:D37" xr:uid="{1E597416-C877-47EF-BA57-D9F668BA8554}">